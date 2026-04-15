--- v1 (2026-01-15)
+++ v2 (2026-04-15)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Müşteri İstekleri" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="70">
   <si>
     <t>Müşteri Adı</t>
   </si>
   <si>
     <t>Müşteri Soyadı</t>
   </si>
   <si>
     <t>Müşteri İletişim</t>
   </si>
   <si>
     <t>İlan Tipi</t>
   </si>
   <si>
     <t>Oda Tipi</t>
   </si>
   <si>
     <t>Bütçe Min</t>
   </si>
   <si>
     <t>Bütçe Max</t>
   </si>
   <si>
     <t>Metrekare Min</t>
   </si>
   <si>
@@ -99,60 +99,54 @@
   <si>
     <t>Oluşturan Kullanıcı</t>
   </si>
   <si>
     <t>Oluşturma Tarihi</t>
   </si>
   <si>
     <t>Daire Tipi</t>
   </si>
   <si>
     <t>Isıtma Tipi</t>
   </si>
   <si>
     <t>SERPİL </t>
   </si>
   <si>
     <t>ASLAN</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Satılık</t>
   </si>
   <si>
-    <t>1+1</t>
-[...1 lines deleted...]
-  <si>
     <t>ara_kat</t>
   </si>
   <si>
     <t>1295</t>
-  </si>
-[...1 lines deleted...]
-    <t>İstasyon</t>
   </si>
   <si>
     <t>AVANTAJ 22 1.ETAP A BLOK D-61 KİRACISI</t>
   </si>
   <si>
     <t>Volkan</t>
   </si>
   <si>
     <t>25.12.2025 10:17:11</t>
   </si>
   <si>
     <t>Konut</t>
   </si>
   <si>
     <t>Doğalgaz</t>
   </si>
   <si>
     <t>HÜSEYİN</t>
   </si>
   <si>
     <t>GÖKDUMAN</t>
   </si>
   <si>
     <t>2+1</t>
   </si>
@@ -429,688 +423,688 @@
       </c>
       <c r="Y1" s="1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" s="1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="F2" s="3" t="n">
         <v>3300000</v>
       </c>
       <c r="G2" s="3" t="n">
         <v>3400000</v>
       </c>
       <c r="H2" s="3" t="n">
         <v>40</v>
       </c>
       <c r="I2" s="3" t="n">
         <v>50</v>
       </c>
       <c r="J2" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K2" s="3" t="n">
         <v>0</v>
       </c>
       <c r="L2" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="M2" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="M2" s="2" t="s">
+      <c r="N2" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="O2" s="2" t="b">
+        <v>1</v>
+      </c>
+      <c r="P2" s="2" t="b">
+        <v>0</v>
+      </c>
+      <c r="Q2" s="2" t="b">
+        <v>1</v>
+      </c>
+      <c r="R2" s="2" t="b">
+        <v>1</v>
+      </c>
+      <c r="S2" s="2" t="b">
+        <v>1</v>
+      </c>
+      <c r="T2" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="N2" s="2" t="s">
+      <c r="U2" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="V2" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="X2" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="O2" s="2" t="b">
-[...14 lines deleted...]
-      <c r="T2" s="2" t="s">
+      <c r="Y2" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="U2" s="2" t="s">
-[...8 lines deleted...]
-      <c r="X2" s="2" t="s">
+      <c r="Z2" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="Y2" s="2" t="s">
+      <c r="AA2" s="2" t="s">
         <v>37</v>
-      </c>
-[...4 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" s="2" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="F3" s="3" t="n">
         <v>5000000</v>
       </c>
       <c r="G3" s="3" t="n">
         <v>5500000</v>
       </c>
       <c r="H3" s="3" t="n">
         <v>85</v>
       </c>
       <c r="I3" s="3" t="n">
         <v>100</v>
       </c>
       <c r="J3" s="3" t="n">
         <v>1</v>
       </c>
       <c r="K3" s="3" t="n">
         <v>2</v>
       </c>
       <c r="L3" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="M3" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="M3" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N3" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="O3" s="2" t="b">
+        <v>1</v>
+      </c>
+      <c r="P3" s="2" t="b">
+        <v>0</v>
+      </c>
+      <c r="Q3" s="2" t="b">
+        <v>1</v>
+      </c>
+      <c r="R3" s="2" t="b">
+        <v>1</v>
+      </c>
+      <c r="S3" s="2" t="b">
+        <v>1</v>
+      </c>
+      <c r="T3" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="U3" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="V3" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="W3" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="X3" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="Y3" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="O3" s="2" t="b">
-[...26 lines deleted...]
-      <c r="X3" s="2" t="s">
+      <c r="Z3" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="Y3" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AA3" s="2" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" s="2" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="F4" s="3" t="n">
         <v>5000000</v>
       </c>
       <c r="G4" s="3" t="n">
         <v>5500000</v>
       </c>
       <c r="H4" s="3" t="n">
         <v>80</v>
       </c>
       <c r="I4" s="3" t="n">
         <v>85</v>
       </c>
       <c r="J4" s="3" t="n">
         <v>2</v>
       </c>
       <c r="K4" s="3" t="n">
         <v>5</v>
       </c>
       <c r="L4" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="M4" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="M4" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N4" s="2" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="O4" s="2" t="b">
         <v>1</v>
       </c>
       <c r="P4" s="2" t="b">
         <v>0</v>
       </c>
       <c r="Q4" s="2" t="b">
         <v>1</v>
       </c>
       <c r="R4" s="2" t="b">
         <v>1</v>
       </c>
       <c r="S4" s="2" t="b">
         <v>1</v>
       </c>
       <c r="T4" s="2" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="U4" s="2" t="s">
         <v>29</v>
       </c>
       <c r="V4" s="2" t="s">
         <v>29</v>
       </c>
       <c r="W4" s="2" t="s">
         <v>29</v>
       </c>
       <c r="X4" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="Y4" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="Z4" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="Y4" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AA4" s="2" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" s="2" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="F5" s="3" t="n">
         <v>5500000</v>
       </c>
       <c r="G5" s="3" t="n">
         <v>6500000</v>
       </c>
       <c r="H5" s="3" t="n">
         <v>100</v>
       </c>
       <c r="I5" s="3" t="n">
         <v>130</v>
       </c>
       <c r="J5" s="3" t="n">
         <v>4</v>
       </c>
       <c r="K5" s="3" t="n">
         <v>5</v>
       </c>
       <c r="L5" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="M5" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="M5" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N5" s="2" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="O5" s="2" t="b">
         <v>1</v>
       </c>
       <c r="P5" s="2" t="b">
         <v>0</v>
       </c>
       <c r="Q5" s="2" t="b">
         <v>1</v>
       </c>
       <c r="R5" s="2" t="b">
         <v>1</v>
       </c>
       <c r="S5" s="2" t="b">
         <v>1</v>
       </c>
       <c r="T5" s="2" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="U5" s="2" t="s">
         <v>29</v>
       </c>
       <c r="V5" s="2" t="s">
         <v>29</v>
       </c>
       <c r="W5" s="2" t="s">
         <v>29</v>
       </c>
       <c r="X5" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="Y5" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z5" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="Y5" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AA5" s="2" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" s="2" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="F6" s="3" t="n">
         <v>5000000</v>
       </c>
       <c r="G6" s="3" t="n">
         <v>5500000</v>
       </c>
       <c r="H6" s="3" t="n">
         <v>90</v>
       </c>
       <c r="I6" s="3" t="n">
         <v>100</v>
       </c>
       <c r="J6" s="3" t="n">
         <v>4</v>
       </c>
       <c r="K6" s="3" t="n">
         <v>5</v>
       </c>
       <c r="L6" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="M6" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="M6" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N6" s="2" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="O6" s="2" t="b">
         <v>1</v>
       </c>
       <c r="P6" s="2" t="b">
         <v>0</v>
       </c>
       <c r="Q6" s="2" t="b">
         <v>1</v>
       </c>
       <c r="R6" s="2" t="b">
         <v>0</v>
       </c>
       <c r="S6" s="2" t="b">
         <v>1</v>
       </c>
       <c r="T6" s="2" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="U6" s="2" t="s">
         <v>29</v>
       </c>
       <c r="V6" s="2" t="s">
         <v>29</v>
       </c>
       <c r="W6" s="2" t="s">
         <v>29</v>
       </c>
       <c r="X6" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="Y6" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="Z6" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="Y6" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AA6" s="2" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" s="2" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="F7" s="3" t="n">
         <v>4000000</v>
       </c>
       <c r="G7" s="3" t="n">
         <v>5000000</v>
       </c>
       <c r="H7" s="3" t="n">
         <v>90</v>
       </c>
       <c r="I7" s="3" t="n">
         <v>100</v>
       </c>
       <c r="J7" s="3" t="n">
         <v>4</v>
       </c>
       <c r="K7" s="3" t="n">
         <v>8</v>
       </c>
       <c r="L7" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="M7" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="M7" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N7" s="2" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="O7" s="2" t="b">
         <v>1</v>
       </c>
       <c r="P7" s="2" t="b">
         <v>0</v>
       </c>
       <c r="Q7" s="2" t="b">
         <v>1</v>
       </c>
       <c r="R7" s="2" t="b">
         <v>1</v>
       </c>
       <c r="S7" s="2" t="b">
         <v>1</v>
       </c>
       <c r="T7" s="2" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="U7" s="2" t="s">
         <v>29</v>
       </c>
       <c r="V7" s="2" t="s">
         <v>29</v>
       </c>
       <c r="W7" s="2" t="s">
         <v>29</v>
       </c>
       <c r="X7" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="Y7" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="Z7" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="Y7" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AA7" s="2" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" s="2" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="F8" s="3" t="n">
         <v>4000000</v>
       </c>
       <c r="G8" s="3" t="n">
         <v>5800000</v>
       </c>
       <c r="H8" s="3" t="n">
         <v>90</v>
       </c>
       <c r="I8" s="3" t="n">
         <v>110</v>
       </c>
       <c r="J8" s="3" t="n">
         <v>2</v>
       </c>
       <c r="K8" s="3" t="n">
         <v>4</v>
       </c>
       <c r="L8" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="M8" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="M8" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N8" s="2" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="O8" s="2" t="b">
         <v>1</v>
       </c>
       <c r="P8" s="2" t="b">
         <v>0</v>
       </c>
       <c r="Q8" s="2" t="b">
         <v>1</v>
       </c>
       <c r="R8" s="2" t="b">
         <v>0</v>
       </c>
       <c r="S8" s="2" t="b">
         <v>1</v>
       </c>
       <c r="T8" s="2" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="U8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="V8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="W8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="X8" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="Y8" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z8" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="Y8" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AA8" s="2" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" s="2" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="F9" s="3" t="n">
         <v>3100000</v>
       </c>
       <c r="G9" s="3" t="n">
         <v>3250000</v>
       </c>
       <c r="H9" s="3" t="n">
         <v>40</v>
       </c>
       <c r="I9" s="3" t="n">
         <v>70</v>
       </c>
       <c r="J9" s="3" t="n">
         <v>0</v>
       </c>
       <c r="K9" s="3" t="n">
         <v>0</v>
       </c>
       <c r="L9" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="M9" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="M9" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N9" s="2" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="O9" s="2" t="b">
         <v>1</v>
       </c>
       <c r="P9" s="2" t="b">
         <v>0</v>
       </c>
       <c r="Q9" s="2" t="b">
         <v>0</v>
       </c>
       <c r="R9" s="2" t="b">
         <v>0</v>
       </c>
       <c r="S9" s="2" t="b">
         <v>1</v>
       </c>
       <c r="T9" s="2" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="U9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="V9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="W9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="X9" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="Y9" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="Z9" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="Y9" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AA9" s="2" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>